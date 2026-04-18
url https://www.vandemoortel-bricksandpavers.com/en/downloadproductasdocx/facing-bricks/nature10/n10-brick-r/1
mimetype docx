--- v2 (2026-02-27)
+++ v3 (2026-04-18)
@@ -243,51 +243,51 @@
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:rFonts w:ascii="Myriad Pro Light"/>
                 <w:tcPr>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
               </w:rPr>
               <w:t>Manufacturing dimensions (L x W x H)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:rFonts w:ascii="Myriad Pro Light"/>
                 <w:tcPr>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
               </w:rPr>
-              <w:t>*216x102x64 mm</w:t>
+              <w:t>*216x101x64 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:rFonts w:ascii="Myriad Pro Light"/>
                 <w:tcPr>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:rFonts w:ascii="Myriad Pro Light"/>
@@ -2933,51 +2933,51 @@
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w:rsidR="00F25199" w:rsidP="00F25199" w:rsidRDefault="00F25199" w14:paraId="5C3DAD1D" w14:textId="77777777">
                           <w:pPr>
                             <w:pStyle w:val="Plattetekst"/>
                             <w:spacing w:before="9"/>
                             <w:ind w:firstLine="340"/>
                             <w:rPr>
                               <w:color w:val="111111"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:color w:val="111111"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>27-02-2026</w:t>
+                            <w:t>18-04-2026</w:t>
                           </w:r>
                         </w:p>
                         <w:p w:rsidR="00E47813" w:rsidRDefault="00E47813" w14:paraId="28D88568" w14:textId="77777777">
                           <w:pPr>
                             <w:pStyle w:val="Plattetekst"/>
                             <w:spacing w:before="9"/>
                             <w:rPr>
                               <w:sz w:val="13"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                         <w:p w:rsidR="00F25199" w:rsidP="00F25199" w:rsidRDefault="004D54FD" w14:paraId="0DF136AA" w14:textId="312CBC39">
                           <w:pPr>
                             <w:spacing w:before="9"/>
                             <w:ind w:left="340"/>
                             <w:rPr>
                               <w:color w:val="FFFFFF"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:color w:val="FFFFFF"/>
                               <w:sz w:val="18"/>