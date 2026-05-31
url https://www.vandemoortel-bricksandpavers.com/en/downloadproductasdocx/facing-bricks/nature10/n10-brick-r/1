--- v3 (2026-04-18)
+++ v4 (2026-05-31)
@@ -2933,51 +2933,51 @@
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w:rsidR="00F25199" w:rsidP="00F25199" w:rsidRDefault="00F25199" w14:paraId="5C3DAD1D" w14:textId="77777777">
                           <w:pPr>
                             <w:pStyle w:val="Plattetekst"/>
                             <w:spacing w:before="9"/>
                             <w:ind w:firstLine="340"/>
                             <w:rPr>
                               <w:color w:val="111111"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:color w:val="111111"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>18-04-2026</w:t>
+                            <w:t>31-05-2026</w:t>
                           </w:r>
                         </w:p>
                         <w:p w:rsidR="00E47813" w:rsidRDefault="00E47813" w14:paraId="28D88568" w14:textId="77777777">
                           <w:pPr>
                             <w:pStyle w:val="Plattetekst"/>
                             <w:spacing w:before="9"/>
                             <w:rPr>
                               <w:sz w:val="13"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                         <w:p w:rsidR="00F25199" w:rsidP="00F25199" w:rsidRDefault="004D54FD" w14:paraId="0DF136AA" w14:textId="312CBC39">
                           <w:pPr>
                             <w:spacing w:before="9"/>
                             <w:ind w:left="340"/>
                             <w:rPr>
                               <w:color w:val="FFFFFF"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:color w:val="FFFFFF"/>
                               <w:sz w:val="18"/>